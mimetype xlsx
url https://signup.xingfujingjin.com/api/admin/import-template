--- v0 (2026-08-08)
+++ v1 (2026-09-23)
@@ -10,356 +10,328 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Sheet1" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="填写说明" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="82">
   <si>
     <t>学员报名表</t>
   </si>
   <si>
+    <t>对接人</t>
+  </si>
+  <si>
     <t>序号</t>
   </si>
   <si>
     <t>公司名称</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>公司职务</t>
   </si>
   <si>
     <t>性别</t>
   </si>
   <si>
     <t>身份证号码（购买保险）</t>
   </si>
   <si>
     <t>年龄</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
-    <t>住几晚</t>
+    <t>住几（晚）</t>
   </si>
   <si>
     <t>单住/拼房</t>
   </si>
   <si>
     <t>付款情况</t>
   </si>
   <si>
     <t>是否开发票（专票/普票)</t>
   </si>
   <si>
     <t>开票所需信息（若开票请备注）</t>
   </si>
   <si>
     <t>所在省市（如广东省东莞市）</t>
   </si>
   <si>
-    <t>服装尺码</t>
-[...1 lines deleted...]
-  <si>
     <t>培训费</t>
   </si>
   <si>
     <t>餐费</t>
   </si>
   <si>
     <t>住宿费</t>
   </si>
   <si>
     <t>金额</t>
   </si>
   <si>
     <t>付款方式</t>
   </si>
   <si>
+    <t>示例对接人</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
     <t>示例公司</t>
   </si>
   <si>
     <t>张三</t>
   </si>
   <si>
     <t>经理</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>440101199001011234</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>13800138000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>单住</t>
+    <t>拼房</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>对公</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>普票</t>
   </si>
   <si>
     <t>示例公司 税号：91441900MA12345678</t>
   </si>
   <si>
     <t>广东省东莞市</t>
   </si>
   <si>
-    <t>L</t>
-[...43 lines deleted...]
-  <si>
     <t>字段</t>
   </si>
   <si>
     <t>说明</t>
   </si>
   <si>
-    <t>姓名（第3列）</t>
+    <t>对接人（第1列）</t>
+  </si>
+  <si>
+    <t>选填，填写该学员的报名对接人，如：国华（用于统计与汇总导出）</t>
+  </si>
+  <si>
+    <t>序号（第2列）</t>
+  </si>
+  <si>
+    <t>可不填，导入时忽略</t>
+  </si>
+  <si>
+    <t>公司名称（第3列）</t>
+  </si>
+  <si>
+    <t>必填，请填写与营业执照一致的全称；个人报名填"个人"</t>
+  </si>
+  <si>
+    <t>姓名（第4列）</t>
   </si>
   <si>
     <t>必填</t>
   </si>
   <si>
-    <t>性别（第5列）</t>
+    <t>公司职务（第5列）</t>
+  </si>
+  <si>
+    <t>选填</t>
+  </si>
+  <si>
+    <t>性别（第6列）</t>
   </si>
   <si>
     <t>选填，填"男"或"女"</t>
   </si>
   <si>
-    <t>身份证号码（第6列）</t>
-[...17 lines deleted...]
-    <t>住几晚（第9列）</t>
+    <t>身份证号码（第7列）</t>
+  </si>
+  <si>
+    <t>选填，18位或15位，用于购买保险与自动计算年龄</t>
+  </si>
+  <si>
+    <t>年龄（第8列）</t>
+  </si>
+  <si>
+    <t>可不填，系统按身份证自动计算</t>
+  </si>
+  <si>
+    <t>手机号码（第9列）</t>
+  </si>
+  <si>
+    <t>住几（第10列）</t>
   </si>
   <si>
     <t>选填，填数字（0/1/2/3/4），不住填0</t>
   </si>
   <si>
-    <t>单住/拼房（第10列）</t>
+    <t>单住/拼房（第11列）</t>
   </si>
   <si>
     <t>选填，填"单住"、"拼房"或"不住"，留空默认"不住"</t>
   </si>
   <si>
-    <t>培训费-付款方式（第12列）</t>
+    <t>培训费-付款方式（第13列）</t>
   </si>
   <si>
     <t>选填，填"微信"/"对公"/"线下"，留空用活动默认</t>
   </si>
   <si>
-    <t>餐费-付款方式（第14列）</t>
+    <t>餐费-付款方式（第15列）</t>
   </si>
   <si>
     <t>选填，同上</t>
   </si>
   <si>
-    <t>住宿费-付款方式（第16列）</t>
+    <t>住宿费-付款方式（第17列）</t>
   </si>
   <si>
     <t>选填，同上（与餐费共用同一收款账户）</t>
   </si>
   <si>
-    <t>是否开发票（第17列）</t>
+    <t>是否开发票（第18列）</t>
   </si>
   <si>
     <t>选填，填"普票"/"专票"/"不需要"，留空默认"不需要"</t>
   </si>
   <si>
-    <t>开票所需信息（第18列）</t>
+    <t>开票所需信息（第19列）</t>
   </si>
   <si>
     <t>选填，填写公司名称和税号，如"XX公司 税号：91441900XXXXX"</t>
   </si>
   <si>
-    <t>所在省市（第19列）</t>
+    <t>所在省市（第20列）</t>
   </si>
   <si>
     <t>选填，如"广东省东莞市"</t>
   </si>
   <si>
-    <t>服装尺码（第20列）</t>
-[...4 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>注意</t>
   </si>
   <si>
     <t>1. 第1-5行为表头，请勿修改或删除</t>
   </si>
   <si>
     <t>2. 第6行为示例数据（灰色），请删除后填写真实数据</t>
   </si>
   <si>
-    <t>3. 金额列（第11/13/15列）无需填写，系统根据活动配置自动计算</t>
-[...2 lines deleted...]
-    <t>4. 导入后支付状态默认为"未付"，可在后台逐个标记</t>
+    <t>3. 金额列（第12/14/16列）无需填写，系统根据活动配置自动计算</t>
+  </si>
+  <si>
+    <t>4. 对接人列也可留空；每行数据请保持在同一行内，不要跨行合并</t>
   </si>
   <si>
     <t>5. 付款方式填写说明：微信=微信支付，对公=银行转账，线下=现金/其他</t>
+  </si>
+  <si>
+    <t>6. 系统同时兼容旧版导入模板（第1列为"序号"、末列含"服装尺码"）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF312E81"/>
       <sz val="16"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <i/>
       <color rgb="FF999999"/>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <color rgb="FF666666"/>
       <sz val="10"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF312E81"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4F46E5"/>
       </patternFill>
     </fill>
     <fill>
@@ -388,77 +360,71 @@
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE5E7EB"/>
       </left>
       <right style="thin">
         <color rgb="FFE5E7EB"/>
       </right>
       <top style="thin">
         <color rgb="FFE5E7EB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE5E7EB"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -758,1062 +724,750 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T31"/>
+  <dimension ref="A1:T16"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="1" width="6" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="20" max="20" width="10" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="6" customWidth="1"/>
+    <col min="3" max="3" width="26" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="6" customWidth="1"/>
+    <col min="7" max="7" width="22" customWidth="1"/>
+    <col min="8" max="8" width="6" customWidth="1"/>
+    <col min="9" max="9" width="15" customWidth="1"/>
+    <col min="10" max="10" width="7" customWidth="1"/>
+    <col min="11" max="12" width="10" customWidth="1"/>
+    <col min="13" max="13" width="11" customWidth="1"/>
+    <col min="14" max="14" width="10" customWidth="1"/>
+    <col min="15" max="15" width="11" customWidth="1"/>
+    <col min="16" max="16" width="10" customWidth="1"/>
+    <col min="17" max="17" width="11" customWidth="1"/>
+    <col min="18" max="18" width="12" customWidth="1"/>
+    <col min="19" max="19" width="32" customWidth="1"/>
+    <col min="20" max="20" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
-    <row r="3" ht="30" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="3" ht="26" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="3"/>
-[...4 lines deleted...]
-      <c r="Q3" s="2" t="s">
+      <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
       <c r="R3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="S3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="T3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" ht="20" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="4" ht="18" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
-      <c r="K4" s="4" t="s">
+      <c r="K4" s="2"/>
+      <c r="L4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L4" s="4"/>
-      <c r="M4" s="4" t="s">
+      <c r="M4" s="3"/>
+      <c r="N4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="4"/>
-      <c r="O4" s="4" t="s">
+      <c r="O4" s="3"/>
+      <c r="P4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="4"/>
-      <c r="Q4" s="2"/>
+      <c r="Q4" s="3"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
     </row>
-    <row r="5" ht="20" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="5" ht="18" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="2"/>
+      <c r="L5" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="M5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="O5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="P5" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="Q5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
     </row>
     <row r="6" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I6" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="N6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="O6" s="6" t="s">
+      <c r="N6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Q6" s="6" t="s">
+      <c r="O6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="Q6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="S6" s="6" t="s">
+      <c r="S6" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="T6" s="6" t="s">
+      <c r="T6" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A7" s="7"/>
-[...18 lines deleted...]
-      <c r="T7" s="7"/>
+      <c r="A7" s="6"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
     </row>
     <row r="8" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A8" s="7"/>
-[...18 lines deleted...]
-      <c r="T8" s="7"/>
+      <c r="A8" s="6"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
     </row>
     <row r="9" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A9" s="7"/>
-[...18 lines deleted...]
-      <c r="T9" s="7"/>
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
     </row>
     <row r="10" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A10" s="7"/>
-[...18 lines deleted...]
-      <c r="T10" s="7"/>
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
     </row>
     <row r="11" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A11" s="7"/>
-[...18 lines deleted...]
-      <c r="T11" s="7"/>
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
     </row>
     <row r="12" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A12" s="7"/>
-[...18 lines deleted...]
-      <c r="T12" s="7"/>
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
     </row>
     <row r="13" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A13" s="7"/>
-[...18 lines deleted...]
-      <c r="T13" s="7"/>
+      <c r="A13" s="6"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
     </row>
     <row r="14" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A14" s="7"/>
-[...18 lines deleted...]
-      <c r="T14" s="7"/>
+      <c r="A14" s="6"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
     </row>
     <row r="15" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A15" s="7"/>
-[...18 lines deleted...]
-      <c r="T15" s="7"/>
+      <c r="A15" s="6"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
     </row>
     <row r="16" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A16" s="7"/>
-[...354 lines deleted...]
-      <c r="T31" s="8"/>
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="19">
     <mergeCell ref="A1:T2"/>
-    <mergeCell ref="K3:P3"/>
+    <mergeCell ref="L3:Q3"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="G3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="I3:I5"/>
     <mergeCell ref="J3:J5"/>
-    <mergeCell ref="K4:L4"/>
-[...2 lines deleted...]
-    <mergeCell ref="Q3:Q5"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R3:R5"/>
     <mergeCell ref="S3:S5"/>
     <mergeCell ref="T3:T5"/>
-    <mergeCell ref="A18:T18"/>
-[...12 lines deleted...]
-    <mergeCell ref="A31:T31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B21"/>
+  <dimension ref="A1:B25"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="1" width="16" customWidth="1"/>
-    <col min="2" max="2" width="50" customWidth="1"/>
+    <col min="1" max="1" width="18" customWidth="1"/>
+    <col min="2" max="2" width="58" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="A1" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">