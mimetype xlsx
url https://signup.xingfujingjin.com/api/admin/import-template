--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -10,100 +10,103 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Sheet1" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="填写说明" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="86">
   <si>
     <t>学员报名表</t>
   </si>
   <si>
     <t>对接人</t>
   </si>
   <si>
     <t>序号</t>
   </si>
   <si>
     <t>公司名称</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>公司职务</t>
   </si>
   <si>
     <t>性别</t>
   </si>
   <si>
     <t>身份证号码（购买保险）</t>
   </si>
   <si>
     <t>年龄</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
     <t>住几（晚）</t>
   </si>
   <si>
     <t>单住/拼房</t>
   </si>
   <si>
     <t>付款情况</t>
   </si>
   <si>
     <t>是否开发票（专票/普票)</t>
   </si>
   <si>
     <t>开票所需信息（若开票请备注）</t>
   </si>
   <si>
     <t>所在省市（如广东省东莞市）</t>
   </si>
   <si>
+    <t>服装尺码</t>
+  </si>
+  <si>
     <t>培训费</t>
   </si>
   <si>
     <t>餐费</t>
   </si>
   <si>
     <t>住宿费</t>
   </si>
   <si>
     <t>金额</t>
   </si>
   <si>
     <t>付款方式</t>
   </si>
   <si>
     <t>示例对接人</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>示例公司</t>
   </si>
   <si>
     <t>张三</t>
@@ -129,50 +132,53 @@
   <si>
     <t>拼房</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>对公</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>普票</t>
   </si>
   <si>
     <t>示例公司 税号：91441900MA12345678</t>
   </si>
   <si>
     <t>广东省东莞市</t>
   </si>
   <si>
+    <t>XL</t>
+  </si>
+  <si>
     <t>字段</t>
   </si>
   <si>
     <t>说明</t>
   </si>
   <si>
     <t>对接人（第1列）</t>
   </si>
   <si>
     <t>选填，填写该学员的报名对接人，如：国华（用于统计与汇总导出）</t>
   </si>
   <si>
     <t>序号（第2列）</t>
   </si>
   <si>
     <t>可不填，导入时忽略</t>
   </si>
   <si>
     <t>公司名称（第3列）</t>
   </si>
   <si>
     <t>必填，请填写与营业执照一致的全称；个人报名填"个人"</t>
   </si>
   <si>
     <t>姓名（第4列）</t>
@@ -232,50 +238,56 @@
     <t>选填，同上</t>
   </si>
   <si>
     <t>住宿费-付款方式（第17列）</t>
   </si>
   <si>
     <t>选填，同上（与餐费共用同一收款账户）</t>
   </si>
   <si>
     <t>是否开发票（第18列）</t>
   </si>
   <si>
     <t>选填，填"普票"/"专票"/"不需要"，留空默认"不需要"</t>
   </si>
   <si>
     <t>开票所需信息（第19列）</t>
   </si>
   <si>
     <t>选填，填写公司名称和税号，如"XX公司 税号：91441900XXXXX"</t>
   </si>
   <si>
     <t>所在省市（第20列）</t>
   </si>
   <si>
     <t>选填，如"广东省东莞市"</t>
+  </si>
+  <si>
+    <t>服装尺码（第21列）</t>
+  </si>
+  <si>
+    <t>选填，如S、M、L、XL、2XL；既有20列顺序不变</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>注意</t>
   </si>
   <si>
     <t>1. 第1-5行为表头，请勿修改或删除</t>
   </si>
   <si>
     <t>2. 第6行为示例数据（灰色），请删除后填写真实数据</t>
   </si>
   <si>
     <t>3. 金额列（第12/14/16列）无需填写，系统根据活动配置自动计算</t>
   </si>
   <si>
     <t>4. 对接人列也可留空；每行数据请保持在同一行内，不要跨行合并</t>
   </si>
   <si>
     <t>5. 付款方式填写说明：微信=微信支付，对公=银行转账，线下=现金/其他</t>
   </si>
   <si>
     <t>6. 系统同时兼容旧版导入模板（第1列为"序号"、末列含"服装尺码"）</t>
   </si>
@@ -724,750 +736,780 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T16"/>
+  <dimension ref="A1:U16"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="26" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
     <col min="14" max="14" width="10" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="11" customWidth="1"/>
     <col min="18" max="18" width="12" customWidth="1"/>
     <col min="19" max="19" width="32" customWidth="1"/>
     <col min="20" max="20" width="16" customWidth="1"/>
+    <col min="21" max="21" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
-    </row>
-    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
-    </row>
-    <row r="3" ht="26" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U2" s="1"/>
+    </row>
+    <row r="3" ht="26" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="S3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="T3" s="2" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="4" ht="18" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U3" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" ht="18" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M4" s="3"/>
       <c r="N4" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O4" s="3"/>
       <c r="P4" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Q4" s="3"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
-    </row>
-    <row r="5" ht="18" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U4" s="2"/>
+    </row>
+    <row r="5" ht="18" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="P5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="P5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q5" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
-    </row>
-    <row r="6" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U5" s="2"/>
+    </row>
+    <row r="6" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L6" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="O6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S6" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="T6" s="5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="7" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
-    </row>
-    <row r="8" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U7" s="6"/>
+    </row>
+    <row r="8" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
-    </row>
-    <row r="9" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U8" s="6"/>
+    </row>
+    <row r="9" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
       <c r="T9" s="6"/>
-    </row>
-    <row r="10" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U9" s="6"/>
+    </row>
+    <row r="10" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
-    </row>
-    <row r="11" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U10" s="6"/>
+    </row>
+    <row r="11" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
       <c r="T11" s="6"/>
-    </row>
-    <row r="12" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U11" s="6"/>
+    </row>
+    <row r="12" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="6"/>
-    </row>
-    <row r="13" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U12" s="6"/>
+    </row>
+    <row r="13" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
       <c r="T13" s="6"/>
-    </row>
-    <row r="14" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U13" s="6"/>
+    </row>
+    <row r="14" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
       <c r="T14" s="6"/>
-    </row>
-    <row r="15" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U14" s="6"/>
+    </row>
+    <row r="15" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A15" s="6"/>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
       <c r="T15" s="6"/>
-    </row>
-    <row r="16" ht="22" customHeight="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U15" s="6"/>
+    </row>
+    <row r="16" ht="22" customHeight="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-    <mergeCell ref="A1:T2"/>
+  <mergeCells count="20">
+    <mergeCell ref="A1:U2"/>
     <mergeCell ref="L3:Q3"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="G3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="I3:I5"/>
     <mergeCell ref="J3:J5"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R3:R5"/>
     <mergeCell ref="S3:S5"/>
     <mergeCell ref="T3:T5"/>
+    <mergeCell ref="U3:U5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B25"/>
+  <dimension ref="A1:B26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="58" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B1" s="7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">